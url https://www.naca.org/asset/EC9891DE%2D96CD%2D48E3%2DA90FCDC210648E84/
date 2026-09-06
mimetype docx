--- v0 (2026-04-04)
+++ v1 (2026-09-06)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3F591E72" w14:textId="77777777" w:rsidR="003B2C03" w:rsidRPr="003B2C03" w:rsidRDefault="003B2C03">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="432A0D9D" w:rsidR="009B1A50" w:rsidRPr="003B2C03" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2C03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pre-</w:t>
@@ -667,67 +667,51 @@
     <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="009B1A50" w:rsidRPr="003B2C03" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2C03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">[any additional conference information you feel your delegation needs to </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> i.e. homework time allotted, mention your own expectations for your group like conference attire]</w:t>
+        <w:t>[any additional conference information you feel your delegation needs to know; i.e. homework time allotted, mention your own expectations for your group like conference attire]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="009B1A50" w:rsidRPr="003B2C03" w:rsidRDefault="009B1A50">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="009B1A50" w:rsidRPr="003B2C03" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2C03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended Packing List: </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2C03">
@@ -1000,230 +984,280 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75051B18" w14:textId="4A6AEB5E" w:rsidR="003B2C03" w:rsidRPr="003B2C03" w:rsidRDefault="003B2C03">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2C03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Conference Schedule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AF386F" w14:textId="06A47CE8" w:rsidR="003B2C03" w:rsidRPr="003B2C03" w:rsidRDefault="003B2C03" w:rsidP="003B2C03">
+    <w:p w14:paraId="49D28CF9" w14:textId="27616948" w:rsidR="00113C32" w:rsidRDefault="00113C32" w:rsidP="00113C32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="003B2C03">
+        <w:r w:rsidR="003B2C03" w:rsidRPr="00113C32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>2025-26 NACA Conference Schedule-at-a-Glance</w:t>
+          <w:t>202</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00113C32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="003B2C03" w:rsidRPr="00113C32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>-2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00113C32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="003B2C03" w:rsidRPr="00113C32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> NACA Conference Schedule-at-a-Glance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3178BE83" w14:textId="64A5267B" w:rsidR="003B2C03" w:rsidRPr="003B2C03" w:rsidRDefault="003B2C03" w:rsidP="003B2C03">
+    <w:p w14:paraId="1E837846" w14:textId="0D1925EA" w:rsidR="00113C32" w:rsidRPr="00113C32" w:rsidRDefault="00113C32" w:rsidP="00113C32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B2C03">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00113C32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>2027 NACA Live Schedule</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3178BE83" w14:textId="64A5267B" w:rsidR="003B2C03" w:rsidRPr="003B2C03" w:rsidRDefault="003B2C03" w:rsidP="003B2C03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>[you can find your specific conference schedule on the conference’s website]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003B2C03" w:rsidRPr="003B2C03" w:rsidSect="003B2C03">
-      <w:footerReference w:type="even" r:id="rId9"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34F73C9C" w14:textId="77777777" w:rsidR="009B7168" w:rsidRDefault="009B7168">
+    <w:p w14:paraId="57AF97FF" w14:textId="77777777" w:rsidR="006A6BEF" w:rsidRDefault="006A6BEF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3821CED7" w14:textId="77777777" w:rsidR="009B7168" w:rsidRDefault="009B7168">
+    <w:p w14:paraId="36A38AA3" w14:textId="77777777" w:rsidR="006A6BEF" w:rsidRDefault="006A6BEF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{415AEBD8-3B86-B245-9FE5-9FFE35059A52}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{20713C39-3BA0-B141-AE58-206409AB4C4B}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{51C6F4C5-E220-6043-AB8A-266C6E8CC38B}"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{BFB33E6B-4D32-0A43-AC90-AFD5217CB951}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{0935F47A-EE72-BF4A-833C-006EB7F24681}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{3C5CE041-A8DE-5847-8402-28A9DBF88D0C}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{6BF2ABB3-F60C-7640-9A5F-9B30BC75A1C3}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId6" w:fontKey="{211144AF-8236-F740-B51A-1300EA83297B}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{D896A296-A353-1841-A547-6034EBD090E8}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{CB4B815A-7D93-7046-98CD-FA914B1C62DF}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{152AF431-9E0D-5E48-A71B-D51C7A1FC09C}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{00DAC6F9-D0D7-4F45-A2C4-ED5B793AEA22}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{37803150-AA94-FB41-B666-88EFEDB9BD9F}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId9" w:fontKey="{4F6EF12A-C994-6D47-B374-F941F3F46853}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{1B572CD7-BDFC-8B46-AC35-AE3E238AED98}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{48BAB79F-AB4A-324B-AC25-E2CDF2A4B8A8}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{C499AF61-AEAD-A34E-9721-9CCEE2A60BB8}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{482AAA09-E088-3048-B116-8A475B0E330A}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{19424FA5-A0A1-DF44-A162-36A2D4E044AB}"/>
-    <w:embedItalic r:id="rId12" w:fontKey="{FFE201C5-F711-574B-BD68-042368C4FC0A}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{5AC979D6-8687-AD44-920B-66C70CAA5FAD}"/>
+    <w:embedItalic r:id="rId12" w:fontKey="{02C18A59-B36B-644B-B8C0-B6FC0F87164A}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId14" w:fontKey="{4864F72C-9073-A343-B7D0-455253624FA6}"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{8C9F3866-BB42-AF47-BC4E-B98BD50492C3}"/>
+    <w:embedBold r:id="rId14" w:fontKey="{324BC586-1F19-6848-AB4F-17F32E49B399}"/>
   </w:font>
   <w:font w:name="Apple Color Emoji">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="18000000" w:usb2="14000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Quattrocento Sans">
     <w:panose1 w:val="020B0502050000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000BF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId16" w:fontKey="{BA332DC3-3474-F84F-9BD0-97799F5E592B}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{FF691737-DACB-3D4C-96D1-3CB063526034}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-767851671"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="731E78BC" w14:textId="7F047589" w:rsidR="004C33C6" w:rsidRDefault="004C33C6" w:rsidP="00DF14ED">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -1237,51 +1271,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="615274A8" w14:textId="77777777" w:rsidR="004C33C6" w:rsidRDefault="004C33C6" w:rsidP="004C33C6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1877578251"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="607B6B78" w14:textId="08779D4D" w:rsidR="004C33C6" w:rsidRDefault="004C33C6" w:rsidP="004C33C6">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="notBeside" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -1302,51 +1336,51 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7488248F" w14:textId="77777777" w:rsidR="004C33C6" w:rsidRDefault="004C33C6" w:rsidP="004C33C6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-248040822"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="76CE0EC4" w14:textId="18C807A4" w:rsidR="004C33C6" w:rsidRDefault="004C33C6" w:rsidP="00DF14ED">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -1366,76 +1400,76 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1EE8D2AC" w14:textId="77777777" w:rsidR="004C33C6" w:rsidRDefault="004C33C6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="782FD659" w14:textId="77777777" w:rsidR="009B7168" w:rsidRDefault="009B7168">
+    <w:p w14:paraId="73FA0D8C" w14:textId="77777777" w:rsidR="006A6BEF" w:rsidRDefault="006A6BEF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31F000F4" w14:textId="77777777" w:rsidR="009B7168" w:rsidRDefault="009B7168">
+    <w:p w14:paraId="605FD281" w14:textId="77777777" w:rsidR="006A6BEF" w:rsidRDefault="006A6BEF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D908023" w14:textId="496A672F" w:rsidR="003B2C03" w:rsidRDefault="003B2C03">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12055A1B" wp14:editId="20F965B0">
           <wp:extent cx="1371600" cy="633046"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:docPr id="1075615145" name="Picture 1" descr="A close up of a logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1075615145" name="Picture 1" descr="A close up of a logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -1447,51 +1481,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1431620" cy="660748"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="335040E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="27CADA52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1800,105 +1834,108 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1632250667">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1437410285">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="611010827">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="175"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="129"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B1A50"/>
+    <w:rsid w:val="00113C32"/>
     <w:rsid w:val="001D12F2"/>
     <w:rsid w:val="003B2C03"/>
     <w:rsid w:val="004C33C6"/>
+    <w:rsid w:val="006A6BEF"/>
     <w:rsid w:val="006C267B"/>
+    <w:rsid w:val="00847EC5"/>
     <w:rsid w:val="009B1A50"/>
     <w:rsid w:val="009B7168"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="192063DD"/>
   <w15:docId w15:val="{FF85B754-8203-3341-A032-6FA32BAF5BAA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2607,101 +2644,113 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="003B2C03"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B2C03"/>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004C33C6"/>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00113C32"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="429859192">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="670257326">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1937247376">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naca.org/events/conferences/performing-exhibiting/conference-schedules.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naca.org/events/conferences/performing-exhibiting/conference-schedules.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naca.org/events/naca-live/live/schedule.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -2987,50 +3036,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjBW6Cop3tKs9uGiEprItmw2ckjNA==">CgMxLjA4AHIhMXN4MjA3WlRmZzBwWTJjbXNuZ29LWEJER1ZEMEh3ZUNZ</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>481</Words>
-  <Characters>2745</Characters>
+  <Words>440</Words>
+  <Characters>2882</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3220</CharactersWithSpaces>
+  <CharactersWithSpaces>3288</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jackie Weber</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>