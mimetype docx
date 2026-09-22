--- v0 (2026-04-14)
+++ v1 (2026-09-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0F198E85" w14:textId="505FF8D4" w:rsidR="00963CC5" w:rsidRPr="00B55F8B" w:rsidRDefault="00963CC5" w:rsidP="00963CC5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B55F8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Subject: </w:t>
       </w:r>
       <w:r w:rsidR="00D165C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Justification</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55F8B">
         <w:rPr>
           <w:b/>
@@ -51,110 +51,110 @@
         <w:t xml:space="preserve"> to Attend NACA Live</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D844E81" w14:textId="77777777" w:rsidR="00963CC5" w:rsidRPr="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="00963CC5"/>
     <w:p w14:paraId="627D486D" w14:textId="1AA63C0A" w:rsidR="00963CC5" w:rsidRDefault="00F0057B" w:rsidP="00963CC5">
       <w:r>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:r w:rsidR="00963CC5" w:rsidRPr="00963CC5">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00963CC5">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00963CC5" w:rsidRPr="00963CC5">
         <w:t>upervisor</w:t>
       </w:r>
       <w:r w:rsidR="00963CC5">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00963CC5" w:rsidRPr="00963CC5">
         <w:t xml:space="preserve"> name],</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65EAC42D" w14:textId="77777777" w:rsidR="00963CC5" w:rsidRPr="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="00963CC5"/>
-    <w:p w14:paraId="16EA10A8" w14:textId="5084A070" w:rsidR="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="00963CC5">
+    <w:p w14:paraId="16EA10A8" w14:textId="38664BAD" w:rsidR="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="00963CC5">
       <w:r w:rsidRPr="00963CC5">
         <w:t>I am writing to request</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your</w:t>
       </w:r>
       <w:r w:rsidRPr="00963CC5">
         <w:t xml:space="preserve"> approval to attend </w:t>
       </w:r>
       <w:r w:rsidRPr="00414FA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NACA Live 202</w:t>
       </w:r>
-      <w:r w:rsidR="003E4F92">
+      <w:r w:rsidR="00E25927">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00963CC5">
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> re-imagined national convention experience, hosted by the</w:t>
       </w:r>
       <w:r w:rsidRPr="00963CC5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00414FA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>National Association for Campus Activities</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> occurring February 1</w:t>
       </w:r>
-      <w:r w:rsidR="003E4F92">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00E25927">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25927">
+        <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00963CC5">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="003E4F92">
-        <w:t>6</w:t>
+      <w:r w:rsidR="00E25927">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00963CC5">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="003E4F92">
         <w:t>Columbus</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003E4F92">
         <w:t>OH</w:t>
       </w:r>
       <w:r w:rsidRPr="00963CC5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B9992E" w14:textId="77777777" w:rsidR="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="00963CC5"/>
     <w:p w14:paraId="7B505BB4" w14:textId="4921F8F5" w:rsidR="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="00963CC5">
       <w:r>
         <w:t>NACA Live</w:t>
       </w:r>
@@ -297,51 +297,51 @@
       <w:r>
         <w:t>, learn different</w:t>
       </w:r>
       <w:r w:rsidRPr="003E31DC">
         <w:t xml:space="preserve"> perspectives, crowd source</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> solutions</w:t>
       </w:r>
       <w:r w:rsidRPr="003E31DC">
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">exchange </w:t>
       </w:r>
       <w:r w:rsidRPr="003E31DC">
         <w:t xml:space="preserve">programming ideas to enrich </w:t>
       </w:r>
       <w:r>
         <w:t>our</w:t>
       </w:r>
       <w:r w:rsidRPr="003E31DC">
         <w:t xml:space="preserve"> campus community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8EF5D0" w14:textId="0C6AF2BD" w:rsidR="003E31DC" w:rsidRDefault="00AC3833" w:rsidP="003E31DC">
+    <w:p w14:paraId="3D8EF5D0" w14:textId="7937A64D" w:rsidR="003E31DC" w:rsidRDefault="00AC3833" w:rsidP="003E31DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Gain </w:t>
       </w:r>
       <w:r w:rsidR="003E31DC" w:rsidRPr="003E31DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Training &amp; Education:</w:t>
       </w:r>
       <w:r w:rsidR="003E31DC">
         <w:t xml:space="preserve"> N</w:t>
       </w:r>
       <w:r w:rsidR="003E31DC" w:rsidRPr="003E31DC">
@@ -368,68 +368,50 @@
       </w:r>
       <w:r w:rsidR="003E31DC" w:rsidRPr="003E31DC">
         <w:t xml:space="preserve"> focused on leadership, student government, marketing, production, advising, event planning, and</w:t>
       </w:r>
       <w:r w:rsidR="003E31DC">
         <w:t xml:space="preserve"> building a sense of</w:t>
       </w:r>
       <w:r w:rsidR="003E31DC" w:rsidRPr="003E31DC">
         <w:t xml:space="preserve"> belonging.</w:t>
       </w:r>
       <w:r w:rsidR="003E31DC">
         <w:t xml:space="preserve"> Some of these educational sessions are presented by school peers and others event planning and business experts that will offer me </w:t>
       </w:r>
       <w:r w:rsidR="003E31DC" w:rsidRPr="003E31DC">
         <w:t xml:space="preserve">actionable insights that </w:t>
       </w:r>
       <w:r w:rsidR="003E31DC">
         <w:t>we</w:t>
       </w:r>
       <w:r w:rsidR="003E31DC" w:rsidRPr="003E31DC">
         <w:t xml:space="preserve"> can immediately implement</w:t>
       </w:r>
       <w:r w:rsidR="003E31DC">
         <w:t xml:space="preserve"> upon my return to campus.</w:t>
       </w:r>
-      <w:r w:rsidR="003E31DC" w:rsidRPr="003E31DC">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="32CDC20A" w14:textId="2EFAEA10" w:rsidR="00AC3833" w:rsidRDefault="003E31DC" w:rsidP="003E31DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003E31DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Maximize </w:t>
       </w:r>
       <w:r w:rsidR="00AC3833">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="003E31DC">
         <w:rPr>
@@ -539,285 +521,301 @@
       <w:r w:rsidR="00AC3833">
         <w:t>The conference is designed to provide those face-to-face opportunities to</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC3833">
         <w:t xml:space="preserve"> develop confidence</w:t>
       </w:r>
       <w:r w:rsidR="00AC3833">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC3833">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC3833">
         <w:t>soft</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC3833">
         <w:t xml:space="preserve"> skills</w:t>
       </w:r>
       <w:r w:rsidR="00AC3833">
         <w:t xml:space="preserve"> to better prepare our student leaders for current roles and future careers</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC3833">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002EEE1A" w14:textId="33184A65" w:rsidR="00963CC5" w:rsidRPr="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="00963CC5">
+    <w:p w14:paraId="2BBEC0A8" w14:textId="77777777" w:rsidR="00E25927" w:rsidRDefault="00E25927" w:rsidP="00963CC5"/>
+    <w:p w14:paraId="07C65D71" w14:textId="77777777" w:rsidR="00E25927" w:rsidRDefault="00E25927" w:rsidP="00963CC5"/>
+    <w:p w14:paraId="002EEE1A" w14:textId="4FF1BC01" w:rsidR="00963CC5" w:rsidRPr="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="00963CC5">
       <w:r w:rsidRPr="00963CC5">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Here is </w:t>
       </w:r>
       <w:r w:rsidR="00F0057B">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00963CC5">
         <w:t xml:space="preserve"> breakdown</w:t>
       </w:r>
       <w:r w:rsidR="004B1E50">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F0057B">
         <w:t>of the costs to attend</w:t>
       </w:r>
       <w:r w:rsidRPr="00963CC5">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2371112C" w14:textId="4AA44793" w:rsidR="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="0036453D">
+    <w:p w14:paraId="2371112C" w14:textId="31A26026" w:rsidR="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="0036453D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00963CC5">
         <w:t>Registration</w:t>
       </w:r>
       <w:r w:rsidR="00D512CE">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00963CC5">
         <w:t xml:space="preserve"> $</w:t>
       </w:r>
       <w:r w:rsidR="00D512CE">
         <w:t>5</w:t>
       </w:r>
+      <w:r w:rsidR="00E25927">
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="003E4F92">
-        <w:t>35</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D512CE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1E50">
         <w:t>(early bird)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E2555D" w14:textId="25D6CB2E" w:rsidR="004B1E50" w:rsidRPr="00963CC5" w:rsidRDefault="004B1E50" w:rsidP="0036453D">
+    <w:p w14:paraId="25E2555D" w14:textId="2C7F8F9F" w:rsidR="004B1E50" w:rsidRPr="00963CC5" w:rsidRDefault="004B1E50" w:rsidP="0036453D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Add-Ons: [The Forum for Student Org Advisors $1</w:t>
-[...11 lines deleted...]
-        <w:t>Professional Development Brunch $75]</w:t>
+        <w:t>Add-Ons: [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E25927">
+        <w:t>Pre-Cons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E25927">
+        <w:t xml:space="preserve"> range from $50-$150</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AC8D07" w14:textId="275FA713" w:rsidR="00963CC5" w:rsidRPr="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="0036453D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00963CC5">
         <w:t>Airfare</w:t>
       </w:r>
       <w:r w:rsidR="00D512CE">
         <w:t>/Transportation</w:t>
       </w:r>
       <w:r w:rsidRPr="00963CC5">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00AC3833">
         <w:t xml:space="preserve">[round-trip airfare </w:t>
       </w:r>
       <w:r w:rsidR="00F0057B">
         <w:t xml:space="preserve">or mileage </w:t>
       </w:r>
       <w:r w:rsidR="004B1E50">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="003E4F92">
         <w:t>Columbus</w:t>
       </w:r>
       <w:r w:rsidR="00AC3833">
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B4FD3C" w14:textId="1695524A" w:rsidR="00963CC5" w:rsidRPr="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="0036453D">
+    <w:p w14:paraId="36B4FD3C" w14:textId="22045960" w:rsidR="00963CC5" w:rsidRPr="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="0036453D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00963CC5">
         <w:t>Hotel:</w:t>
       </w:r>
       <w:r w:rsidR="00D512CE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC3833">
         <w:t>[NACA hotel block rates range from $1</w:t>
       </w:r>
-      <w:r w:rsidR="003E4F92">
-        <w:t>89</w:t>
+      <w:r w:rsidR="00E25927">
+        <w:t>95</w:t>
       </w:r>
       <w:r w:rsidR="00AC3833">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="004B1E50">
         <w:t>$2</w:t>
       </w:r>
-      <w:r w:rsidR="003E4F92">
-        <w:t>34</w:t>
+      <w:r w:rsidR="00E25927">
+        <w:t>49</w:t>
       </w:r>
       <w:r w:rsidR="004B1E50">
         <w:t>/night +taxes]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5863B5EC" w14:textId="510A5190" w:rsidR="00963CC5" w:rsidRPr="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="0036453D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00963CC5">
         <w:t xml:space="preserve">Meals: </w:t>
       </w:r>
       <w:r w:rsidR="004B1E50">
         <w:t>[insert meal costs]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0446F162" w14:textId="25E4277C" w:rsidR="00963CC5" w:rsidRPr="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="0036453D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00963CC5">
         <w:t>Total:</w:t>
       </w:r>
       <w:r w:rsidR="004B1E50">
         <w:t xml:space="preserve"> [insert projected total]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A6FD7E" w14:textId="2C77E123" w:rsidR="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="00963CC5"/>
     <w:p w14:paraId="6B05B44E" w14:textId="6213CB94" w:rsidR="004B1E50" w:rsidRPr="00963CC5" w:rsidRDefault="004B1E50" w:rsidP="00963CC5">
       <w:r>
         <w:t>There are additional savings opportunities if we register early:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115789CB" w14:textId="007346FC" w:rsidR="00963CC5" w:rsidRPr="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="0036453D">
+    <w:p w14:paraId="115789CB" w14:textId="2D4A5286" w:rsidR="00963CC5" w:rsidRPr="00963CC5" w:rsidRDefault="00963CC5" w:rsidP="0036453D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00963CC5">
         <w:t xml:space="preserve">Registering before </w:t>
       </w:r>
       <w:r w:rsidR="004B1E50">
-        <w:t xml:space="preserve">Jan. </w:t>
-[...2 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>Jan</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25927">
+        <w:t>uary</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1E50">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25927">
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="004B1E50">
         <w:t xml:space="preserve">, we </w:t>
       </w:r>
       <w:r w:rsidRPr="00963CC5">
         <w:t>can save $</w:t>
       </w:r>
       <w:r w:rsidR="003E4F92">
         <w:t>80</w:t>
       </w:r>
       <w:r w:rsidR="004B1E50">
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="00F0057B">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="004B1E50">
-        <w:t xml:space="preserve"> registration</w:t>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25927">
+        <w:t>egular r</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1E50">
+        <w:t>egistration</w:t>
       </w:r>
       <w:r w:rsidR="00F0057B">
         <w:t xml:space="preserve"> cost</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA7C90A" w14:textId="2C37CC43" w:rsidR="004B1E50" w:rsidRDefault="004B1E50" w:rsidP="004B1E50">
+    <w:p w14:paraId="7DA7C90A" w14:textId="6193AB8F" w:rsidR="004B1E50" w:rsidRDefault="004B1E50" w:rsidP="004B1E50">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Reserving hotel rooms</w:t>
       </w:r>
       <w:r w:rsidR="00963CC5" w:rsidRPr="00963CC5">
         <w:t xml:space="preserve"> prior to </w:t>
       </w:r>
       <w:r>
-        <w:t>Jan. 1</w:t>
-[...2 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">Jan. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25927">
+        <w:t>27</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00963CC5" w:rsidRPr="00963CC5">
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r>
         <w:t>lock in the NACA room block rates</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B3C904" w14:textId="77777777" w:rsidR="004B1E50" w:rsidRDefault="004B1E50" w:rsidP="003E4F92"/>
     <w:p w14:paraId="53B2481B" w14:textId="535B69A8" w:rsidR="00963CC5" w:rsidRDefault="004B1E50" w:rsidP="00963CC5">
       <w:r>
         <w:t xml:space="preserve">When I </w:t>
       </w:r>
       <w:r w:rsidR="00963CC5" w:rsidRPr="00963CC5">
         <w:t xml:space="preserve">return from </w:t>
       </w:r>
       <w:r>
         <w:t>NACA Live</w:t>
       </w:r>
       <w:r w:rsidR="00963CC5" w:rsidRPr="00963CC5">
         <w:t xml:space="preserve">, I am happy to </w:t>
       </w:r>
@@ -955,98 +953,98 @@
       <w:r w:rsidRPr="00963CC5">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r>
         <w:t>name/title</w:t>
       </w:r>
       <w:r w:rsidRPr="00963CC5">
         <w:t xml:space="preserve"> here</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AB1A75" w14:textId="77777777" w:rsidR="00D858C0" w:rsidRDefault="00D858C0"/>
     <w:sectPr w:rsidR="00D858C0">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D590602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FE2BE8E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1577,112 +1575,114 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1725717208">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="372313672">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="212818566">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="438915973">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="485709374">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="479690152">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="135"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="129"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00963CC5"/>
     <w:rsid w:val="000465E6"/>
     <w:rsid w:val="000A4F7B"/>
     <w:rsid w:val="00100A03"/>
     <w:rsid w:val="00156CA6"/>
     <w:rsid w:val="0036453D"/>
     <w:rsid w:val="003B4B59"/>
     <w:rsid w:val="003E31DC"/>
     <w:rsid w:val="003E4F92"/>
     <w:rsid w:val="00414FA8"/>
     <w:rsid w:val="004B1E50"/>
     <w:rsid w:val="006312A3"/>
+    <w:rsid w:val="00847EC5"/>
     <w:rsid w:val="00963CC5"/>
     <w:rsid w:val="009E2919"/>
     <w:rsid w:val="00AC3833"/>
     <w:rsid w:val="00B55F8B"/>
     <w:rsid w:val="00D165C2"/>
     <w:rsid w:val="00D512CE"/>
     <w:rsid w:val="00D858C0"/>
     <w:rsid w:val="00DE43A7"/>
+    <w:rsid w:val="00E25927"/>
     <w:rsid w:val="00F0057B"/>
     <w:rsid w:val="00FE4CBF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="788EC887"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8FFBFF11-92EE-DD40-A17E-B0DC70723537}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2588,51 +2588,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F0057B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003E4F92"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="35660931">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2061900981">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2926,69 +2926,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>671</Words>
-  <Characters>3829</Characters>
+  <Words>621</Words>
+  <Characters>3622</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4492</CharactersWithSpaces>
+  <CharactersWithSpaces>4216</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jameson Root</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>